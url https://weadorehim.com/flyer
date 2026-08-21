--- v0 (2025-10-14)
+++ v1 (2026-08-21)
@@ -1,1398 +1,987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="11D86BF3" w14:textId="77777777" w:rsidR="00161554" w:rsidRDefault="00161554">
-[...185 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc0"/>
+      <w:r>
+        <w:t>[CHAPEL NAME]</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0328C6C9" w14:textId="77777777" w:rsidR="008230CE" w:rsidRDefault="000F6D7D">
-[...266 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CenteredPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="6B7280"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...30 lines deleted...]
-      <w:cols w:space="720"/>
+          <w:smallCaps w:val="0"/>
+          <w:caps w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eucharistic Adoration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="HeadlinePara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="1D538C"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spend an hour with our Lord</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc1"/>
+      <w:r>
+        <w:t>Make an Adoration Commitment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our adoration schedule is online. Visit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[chapelname].weadorehim.com/signup</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, choose an open hour that works for you, and you’re done.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There’s no password to remember. Log in with your name, email address, or phone number, and we’ll send you a one-time code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
+      <w:r>
+        <w:t>Unable To Attend Adoration?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text the word </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to [PHONE NUMBER], and we’ll look for a substitute for you automatically. You can also call that same number, or request a substitute from the My Dashboard page on our website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please give as much notice as you can. If your hour starts very soon, contact [COORDINATOR NAME] directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Become a Substitute</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Willing to fill in? Turn on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notify me of substitute requests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in your account, and list the days and times you’re usually free. We’ll only reach out when someone needs help during those times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Commitment Reminders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You’ll get a reminder before every adoration commitment by text message, phone call, or email. Choose how you’d like to hear from us in your account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
+      <w:r>
+        <w:t>Checking In To Adoration</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you arrive for your hour, tap your name on the check-in kiosk in the chapel. Just visiting? Sign in as a guest. We’d love to know you were here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
+      <w:r>
+        <w:t>Save Our Number</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text the word </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VCARD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to [PHONE NUMBER], and we’ll send you a contact card you can save to your phone in one tap. Then you’ll recognize our reminders and substitute requests instead of wondering who is texting you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
+      <w:r>
+        <w:t>Questions?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyPara"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact [COORDINATOR NAME] at [PHONE NUMBER] or [EMAIL ADDRESS]. You can also find answers to common questions at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[chapelname].weadorehim.com/help</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ColophonPara"/>
+      </w:pPr>
+      <w:pPr/>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3744" w:type="dxa"/>
+        <w:gridCol w:w="6768" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:color="D4D4D8"/>
+              <w:left w:val="single" w:sz="6" w:color="D4D4D8"/>
+              <w:right w:val="single" w:sz="6" w:color="D4D4D8"/>
+              <w:bottom w:val="single" w:sz="6" w:color="D4D4D8"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BoxPara"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="1D538C"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scan to sign up</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BoxPara"/>
+            </w:pPr>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BoxPara"/>
+            </w:pPr>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BoxPara"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="6B7280"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paste our Signup QR code here.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BoxPara"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="6B7280"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Admin » Settings » QR Codes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6768" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ColophonMarkPara"/>
+            </w:pPr>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:129.6pt; height:35.362285714286pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:right; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ColophonMarkPara"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="6B7280"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our adoration schedule is powered by We Adore Him.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="864" w:right="864" w:bottom="720" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="7477DACC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...10 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
-[...8 lines deleted...]
-  <w14:docId w14:val="345D1157"/>
+  <w:themeFontLang w:val="en-US"/>
+  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...10 lines deleted...]
-    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
-[...137 lines deleted...]
-  </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...22 lines deleted...]
-    <w:name w:val="Hyperlink"/>
     <w:rPr>
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
-    <w:name w:val="Body"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:link w:val="Heading1Char"/>
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="40" w:line="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Arial Unicode MS"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="1D538C"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:link w:val="Heading2Char"/>
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="60" w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="3373BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="None">
-[...27 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CenteredPara">
+    <w:name w:val="CenteredPara"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...21 lines deleted...]
-    </w:rPr>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadlinePara">
+    <w:name w:val="HeadlinePara"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:before="160" w:after="80" w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LeadPara">
+    <w:name w:val="LeadPara"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:after="200" w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyPara">
+    <w:name w:val="BodyPara"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletPara">
+    <w:name w:val="BulletPara"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColophonPara">
+    <w:name w:val="ColophonPara"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="280" w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColophonMarkPara">
+    <w:name w:val="ColophonMarkPara"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:spacing w:line="280" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BoxPara">
+    <w:name w:val="BoxPara"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:after="40" w:line="280" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...269 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:doNotSaveAsSingleFile/>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shortcode.weadorehim.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janedoe@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Blank">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="5E5E5E"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="D6D5D5"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="00A2FF"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="16E7CF"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="61D836"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FAE232"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="FF644E"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="EF5FA7"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FF00FF"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Blank">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Helvetica Neue"/>
-[...1 lines deleted...]
-        <a:cs typeface="Helvetica Neue"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Blank">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-[...1 lines deleted...]
-                <a:satMod val="129999"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
-              <a:satMod val="104999"/>
+              <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
@@ -1403,937 +992,55 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...877 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...8 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <Application>PHPWord</Application>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
+  <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <dc:creator/>
+  <dc:title/>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>