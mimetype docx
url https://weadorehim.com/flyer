--- v1 (2026-08-21)
+++ v2 (2026-09-10)
@@ -526,51 +526,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7477DACC"/>
+    <w:nsid w:val="1C0C0CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="259"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>